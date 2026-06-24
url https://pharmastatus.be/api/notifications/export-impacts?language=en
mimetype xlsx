--- v0 (2026-04-26)
+++ v1 (2026-06-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Sheet 1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="472">
   <si>
     <t>Medicine</t>
   </si>
   <si>
     <t>CTI-extended</t>
   </si>
   <si>
     <t>CNK</t>
   </si>
   <si>
     <t>Authorisation number</t>
   </si>
   <si>
     <t>Notification status</t>
   </si>
   <si>
     <t>Unavailable from</t>
   </si>
   <si>
     <t>Unavailable until</t>
   </si>
   <si>
     <t>Reason</t>
   </si>
   <si>
@@ -70,1288 +70,1390 @@
   <si>
     <t>Publication date</t>
   </si>
   <si>
     <t>Last modified</t>
   </si>
   <si>
     <t>Acetylsalicylic Acid Panpharma 500 mg inj. sol. (pwdr. + solv.) i.m./i.v. vial + amp. 6 x 500 mg + 6 x 5 ml</t>
   </si>
   <si>
     <t>042201-02</t>
   </si>
   <si>
     <t>0139592</t>
   </si>
   <si>
     <t>BE042201</t>
   </si>
   <si>
     <t>Temporarily unavailable</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>30/06/2026</t>
+    <t>31/12/2026</t>
   </si>
   <si>
     <t>Other reason</t>
   </si>
   <si>
     <t>Import possible via the wholesaler</t>
   </si>
   <si>
     <t xml:space="preserve">Import approved and medicinal product available - Origin: France – ACIDE ACETYLSALICYLIQUE PANPHARMA 500 mg, poudre pour solution injectable x 20 – Wholesaler: Panpharma (CNK 5817168). 
 Based on the current information, the available quantities should be sufficient to meet the needs during the period of unavailability. 
 Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Acetylsalicylic acid, 900 mg + 5 ml, Powder and solution for solution for injection, ampoule + vial, 6, intramuscular/intravenous use] (CNK 4905022), [Acetylsalicylic acid, 900 mg + 5 ml, Powder and solution for solution for injection, ampoule + vial, 50, intramuscular/intravenous use] (CNK 4944708), [Acetylsalicylic acid, 900 mg + 5 ml, Powder and solution for solution for injection, ampoule + vial, 100, intramuscular/intravenous use] (CNK 4986352) or [Acetylsalicylic acid, 900 mg, Powder for solution for injection, vial, 20, intramuscular/intravenous use] (CNK 5817168).</t>
   </si>
   <si>
     <t>03391133100475</t>
   </si>
   <si>
     <t>N02BA01 Acetylsalicylic Acid</t>
   </si>
   <si>
     <t>27/03/2025 15:15:54</t>
   </si>
   <si>
-    <t>16/03/2026 15:45:06</t>
-[...17 lines deleted...]
-    <t>18/05/2026</t>
+    <t>15/06/2026 11:39:07</t>
+  </si>
+  <si>
+    <t>Atomoxetine Arega  10 mg (Arega Pharma) hard caps. 7</t>
+  </si>
+  <si>
+    <t>664109-01</t>
+  </si>
+  <si>
+    <t>4701975</t>
+  </si>
+  <si>
+    <t>1972PI0001F004</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>Delay in production</t>
   </si>
   <si>
+    <t xml:space="preserve">Import approved and medicinal product available - Origin: The Netherlands – Atomoxetine HCl Aurobindo 10 mg – Wholesaler: EcoPharmaSupply. 
+Based on the current information, the available quantities should be sufficient to meet the needs during the period of unavailability. 
+</t>
+  </si>
+  <si>
+    <t>05430003718001</t>
+  </si>
+  <si>
+    <t>N06BA09 Atomoxetine</t>
+  </si>
+  <si>
+    <t>31/03/2026 11:35:54</t>
+  </si>
+  <si>
+    <t>18/06/2026 11:12:07</t>
+  </si>
+  <si>
+    <t>Atomoxetine Arega  100 mg (Arega Pharma) hard caps. 28</t>
+  </si>
+  <si>
+    <t>664114-01</t>
+  </si>
+  <si>
+    <t>4702023</t>
+  </si>
+  <si>
+    <t>1972PI0006F004</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Import approved and medicinal product available - Origin: The Netherlands – Atomoxetine HCl Aurobindo 100 mg 30 harde capsules – Wholesaler: EcoPharmaSupply and Origin: The Netherlands – Atomoxetine Teva 100 mg 28 harde capsules – Wholesaler: EcoPharmaSupply.
+Based on the current information, the available quantities are not sufficient to meet the needs during the period of unavailability. 
+</t>
+  </si>
+  <si>
+    <t>05430003718063</t>
+  </si>
+  <si>
+    <t>14/01/2026 16:40:18</t>
+  </si>
+  <si>
+    <t>19/06/2026 07:12:08</t>
+  </si>
+  <si>
+    <t>Atomoxetine Arega  40 mg (Arega Pharma) hard caps. 28</t>
+  </si>
+  <si>
+    <t>664111-01</t>
+  </si>
+  <si>
+    <t>4701991</t>
+  </si>
+  <si>
+    <t>1972PI0003F004</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Import approved and medicinal product available - Origin: Germany – tomoxetin Heumann 40 mg 28 Hartkapseln and 56 Hartkapseln – Wholesaler: EcoPharmaSupply.
+Based on the current information, the available quantities are not sufficient to meet the needs during the period of unavailability. </t>
+  </si>
+  <si>
+    <t>05430003718032</t>
+  </si>
+  <si>
+    <t>09/07/2025 16:00:45</t>
+  </si>
+  <si>
+    <t>18/06/2026 11:18:13</t>
+  </si>
+  <si>
+    <t>Azactam 1 g inj. sol. (pwdr.) i.m./i.v. vial 1 g</t>
+  </si>
+  <si>
+    <t>132352-01</t>
+  </si>
+  <si>
+    <t>0032771</t>
+  </si>
+  <si>
+    <t>BE132352</t>
+  </si>
+  <si>
+    <t>Limited availability</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>31/07/2027</t>
+  </si>
+  <si>
+    <t>Other measures based on expert recommendations</t>
+  </si>
+  <si>
+    <t>Recommendations will follow</t>
+  </si>
+  <si>
+    <t>08027950500024</t>
+  </si>
+  <si>
+    <t>J01DF01 Aztreonam</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:25:21</t>
+  </si>
+  <si>
+    <t>22/06/2026 08:09:07</t>
+  </si>
+  <si>
+    <t>Azactam 2 g inj. sol. (pwdr.) i.m./i.v. vial 2 g</t>
+  </si>
+  <si>
+    <t>132334-01</t>
+  </si>
+  <si>
+    <t>0032896</t>
+  </si>
+  <si>
+    <t>BE132334</t>
+  </si>
+  <si>
+    <t>08027950501199</t>
+  </si>
+  <si>
+    <t>22/06/2026 10:25:24</t>
+  </si>
+  <si>
+    <t>BCG-Medac i.vesic. susp. (pwdr. + solv.) vial 1 + 50 ml (Luer Lock adapter)</t>
+  </si>
+  <si>
+    <t>236056-01</t>
+  </si>
+  <si>
+    <t>2912483</t>
+  </si>
+  <si>
+    <t>BE236056</t>
+  </si>
+  <si>
+    <t>01/08/2020</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Import possible by the pharmacist</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>04037353010109</t>
+  </si>
+  <si>
+    <t>L03AX03 Bcg Vaccine</t>
+  </si>
+  <si>
+    <t>11/12/2024 14:12:23</t>
+  </si>
+  <si>
+    <t>25/08/2025 09:42:06</t>
+  </si>
+  <si>
+    <t>Caelyx Pegylated Liposomal 2 mg/ml inf. sol. (conc.) i.v. vial 25 ml</t>
+  </si>
+  <si>
+    <t>218863-01</t>
+  </si>
+  <si>
+    <t>2735876</t>
+  </si>
+  <si>
+    <t>EU/1/96/011/003</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>Delay in the release of the end product</t>
+  </si>
+  <si>
     <t>Import possible by the company</t>
-  </si>
-[...171 lines deleted...]
-    <t>Delay in the release of the end product</t>
   </si>
   <si>
     <t xml:space="preserve">Derogation approved and medicinal product available - Origin: United States - Caelyx 50 mg/25 ml (Doxil 50 mg/25 ml).
 Based on the current information, the available quantities should be sufficient to meet the needs during the period of unavailability. </t>
   </si>
   <si>
     <t>05413868106329</t>
   </si>
   <si>
     <t>L01DB01 Doxorubicin</t>
   </si>
   <si>
     <t>26/02/2026 11:45:25</t>
   </si>
   <si>
     <t>13/04/2026 10:09:08</t>
   </si>
   <si>
+    <t>Cedur 200 mg coat. tabl. 60</t>
+  </si>
+  <si>
+    <t>124406-01</t>
+  </si>
+  <si>
+    <t>1132901</t>
+  </si>
+  <si>
+    <t>BE124406</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Bezafibrate, 200 mg, coated tablets, 60, oral use] (CNK 5849955) or [Bezafibrate, 200 mg, coated tablets, 100, oral use] (CNK 5855440).</t>
+  </si>
+  <si>
+    <t>05401026000329</t>
+  </si>
+  <si>
+    <t>C10AB02 Bezafibrate</t>
+  </si>
+  <si>
+    <t>11/12/2025 15:40:15</t>
+  </si>
+  <si>
+    <t>18/06/2026 12:54:07</t>
+  </si>
+  <si>
     <t>Cisatracurium Kalceks 2 mg/ml inj./inf. sol. i.v. amp. 5 x 10 ml</t>
   </si>
   <si>
     <t>544506-01</t>
   </si>
   <si>
     <t>4770426</t>
   </si>
   <si>
     <t>BE544506</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derogation approved and medicinal product available - Origin: Germany - Cisatracurium Kalceks 2 mg/ml (5 x 10 ml)
+ased on the current information, the communicated quantities should be sufficient to meet the needs during the period of unavailability.</t>
+  </si>
+  <si>
+    <t>04750341004545</t>
+  </si>
+  <si>
+    <t>M03AC11 Cisatracurium</t>
+  </si>
+  <si>
+    <t>24/04/2026 00:05:13</t>
+  </si>
+  <si>
+    <t>09/06/2026 07:27:08</t>
+  </si>
+  <si>
+    <t>Cisatracurium Kalceks 2 mg/ml inj./inf. sol. i.v. amp. 5 x 5 ml</t>
+  </si>
+  <si>
+    <t>544471-01</t>
+  </si>
+  <si>
+    <t>4770434</t>
+  </si>
+  <si>
+    <t>BE544471</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
     <t>26/06/2026</t>
-  </si>
-[...32 lines deleted...]
-    <t>08/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogation approved and medicinal product available - Origin: Poland - Ciatracurium Kalceks 2 mg/ml (5 x 5 ml)
 Based on the current information, the communicated quantities should be sufficient to meet the needs during the period of unavailability.</t>
   </si>
   <si>
     <t>04750341004538</t>
   </si>
   <si>
     <t>08/04/2026 08:54:53</t>
   </si>
   <si>
-    <t>17/04/2026 07:15:07</t>
+    <t>23/06/2026 11:54:07</t>
   </si>
   <si>
     <t>Colchicine Opocalcium 1 mg tabl. 20</t>
   </si>
   <si>
     <t>260057-01</t>
   </si>
   <si>
     <t>1127299</t>
   </si>
   <si>
     <t>BE260057</t>
   </si>
   <si>
     <t>01/03/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/12/2026</t>
   </si>
   <si>
     <t>Logistic problems (transport, customs, ...)</t>
   </si>
   <si>
     <t xml:space="preserve">Import approved and medicinal product available – Origin: Italy – Colchicina Lirca 1 mg comp. 60 – Wholesaler: Mayoly Benelux (CNK 4925756).
 Based on the current information, the quantities should be sufficient to meet the needs during the period of unavailability.
 Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Colchicine, 0,5 mg, tablets, 30, oral use] (CNK 4938809),  [Colchicine, 1 mg, tablets, 10, oral use] (CNK 4944716), [Colchicine, 1 mg, tablets, 20, oral use] (CNK 4923264), [Colchicine, 1 mg, tablets, 30, oral use] (CNK 4925574), [Colchicine, 1 mg, tablets, 40, oral use] (CNK 4925582), [Colchicine, 1 mg, tablets, 60, oral use] (CNK 4925756) or [Colchicine, 1 mg, tablets, 100, oral use] (CNK 4931465) .</t>
   </si>
   <si>
     <t>03760001041187</t>
   </si>
   <si>
     <t>L01CC Colchicine Derivatives</t>
   </si>
   <si>
     <t>15/02/2025 00:05:17</t>
   </si>
   <si>
     <t>03/11/2025 08:36:07</t>
   </si>
   <si>
+    <t>Constella 290 µg hard caps. 28</t>
+  </si>
+  <si>
+    <t>431654-01</t>
+  </si>
+  <si>
+    <t>3096922</t>
+  </si>
+  <si>
+    <t>EU/1/12/801/002</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>05016007206869</t>
+  </si>
+  <si>
+    <t>A06AX04 Linaclotide</t>
+  </si>
+  <si>
+    <t>13/05/2026 09:05:13</t>
+  </si>
+  <si>
+    <t>20/05/2026 06:42:07</t>
+  </si>
+  <si>
     <t>Daktarin 20 mg/g or. gel 40 g</t>
   </si>
   <si>
     <t>108087-01</t>
   </si>
   <si>
     <t>0033910</t>
   </si>
   <si>
     <t>BE108087</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Import approved and medicinal product available - Origin: Germany – Infectosoor Mundgel 20 mg/g 40g en 20g – Wholesaler: EcoPharmaSupply srl  (CNK 4960845 (40g) en CNK 4970752 (20g)).
 Based on the current information, the quantities are not sufficient to meet the needs during the period of unavailability. 
 Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Miconazole, 20 mg/g, oral gel, 40 g, oral use] (CNK 4960845) or [Miconazole, 20 mg/g, oral gel, 20 g, oral use] (CNK 4970752).</t>
   </si>
   <si>
     <t>05413868105445</t>
   </si>
   <si>
     <t>A01AB09 Miconazole</t>
   </si>
   <si>
     <t>11/12/2024 14:12:46</t>
   </si>
   <si>
-    <t>21/01/2026 13:21:08</t>
-[...95 lines deleted...]
-    <t>02/04/2026 08:57:07</t>
+    <t>08/06/2026 06:42:07</t>
+  </si>
+  <si>
+    <t>Erythrocine IV 1 g inj. sol. (pwdr.) i.v. vial 1 g</t>
+  </si>
+  <si>
+    <t>065414-01</t>
+  </si>
+  <si>
+    <t>0039834</t>
+  </si>
+  <si>
+    <t>BE065414</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>01/06/2028</t>
+  </si>
+  <si>
+    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Erythromycine, 1000 mg, powder for solution for injection, vial, 1, intravenous use] (CNK 5811484).</t>
+  </si>
+  <si>
+    <t>05060337262194</t>
+  </si>
+  <si>
+    <t>J01FA01 Erythromycin</t>
+  </si>
+  <si>
+    <t>06/05/2026 00:05:17</t>
+  </si>
+  <si>
+    <t>02/06/2026 11:33:10</t>
+  </si>
+  <si>
+    <t>Eulitop 400 mg tabl. prol.-rel. 30</t>
+  </si>
+  <si>
+    <t>167517-01</t>
+  </si>
+  <si>
+    <t>1158658</t>
+  </si>
+  <si>
+    <t>BE167517</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Bezafibrate, 400 mg, prolonged-release tablet, 30, oral use] (CNK 5849963).</t>
+  </si>
+  <si>
+    <t>05401026000336</t>
+  </si>
+  <si>
+    <t>27/06/2025 13:26:03</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:15:08</t>
   </si>
   <si>
     <t>Extencin 1 200 000 IU inj. sol. (pwdr. + solv.) i.m. vial + amp. 1.2 10*6 IU + 5 ml</t>
   </si>
   <si>
     <t>004295-01</t>
   </si>
   <si>
     <t>1527050</t>
   </si>
   <si>
     <t>BE004295</t>
   </si>
   <si>
     <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>31/03/2027</t>
   </si>
   <si>
     <t xml:space="preserve">Import approved and medicinal product available - Origin: France -  Extencilline 1,2MUI  poudre et solvant pour suspension injectable IM – Wholesaler: EcoPharmaSupply (CNK 4987137). 
 Import approved and medicinal product available - Origin: Portugal - Lentocilin S 1200, 1 200 000 UI/4 ml – Wholesaler: EcoPharmaSupply (CNK 4987137). 
+Derogation approved and medicinal product available - Origin: France - Extencilline 1.2 MUI (flacons de 20 ml et ampoule de 20 ml de solvant) 
 Based on the current information, the available quantities should not be sufficient to meet the needs during the period of unavailability.
 Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Benzathine Benzylpenicillin, 1200000 IU, powder and solvent for solution for injection, ampoule and vial, 1, intramuscular use] (CNK 4987137) or [Benzathine Benzylpenicillin, 1200000 IU, powder and solvent for solution for injection, ampoule and vial, 6, intramuscular use] (CNK 5801337).</t>
   </si>
   <si>
     <t>03760288840039</t>
   </si>
   <si>
     <t>J01CE08 Benzathine Benzylpenicillin</t>
   </si>
   <si>
     <t>05/12/2023 12:15:49</t>
   </si>
   <si>
-    <t>03/03/2026 08:00:09</t>
+    <t>18/06/2026 10:09:08</t>
+  </si>
+  <si>
+    <t>Eylea 40 mg/ml inj. sol. i.vitr. pre-filled syr. 0.09 ml</t>
+  </si>
+  <si>
+    <t>431356-01</t>
+  </si>
+  <si>
+    <t>3025392</t>
+  </si>
+  <si>
+    <t>EU/1/12/797/001</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derogation approved and medicinal product available - Origin: Spain/Portugal
+Based on the current information, the available quantities should not be sufficient to meet the needs during the period of unavailability.</t>
+  </si>
+  <si>
+    <t>04057598009850</t>
+  </si>
+  <si>
+    <t>S01LA05 Aflibercept</t>
+  </si>
+  <si>
+    <t>01/05/2026 00:05:18</t>
+  </si>
+  <si>
+    <t>18/05/2026 07:57:07</t>
   </si>
   <si>
     <t>Fibclot 1.5 g inj./inf. sol. (pwdr. + solv.) i.v. vial 1.5 g + 100 ml</t>
   </si>
   <si>
     <t>489955-01</t>
   </si>
   <si>
     <t>3613163</t>
   </si>
   <si>
     <t>BE489955</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>31/01/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Other measures based on expert recommendations</t>
   </si>
   <si>
     <t xml:space="preserve">Derogation approved and medicinal product available - Origin: Greece - Fibclot (1.5g + 100 ml).
 Based on the current information, the available quantities should not be sufficient to meet the needs for the entire period of unavailability.
 09/04/2026:
 Recommendations for physicians specialists and hospital pharmacists:
 • reduction of consumption by at least 25 %.
 All hospitals are requested to reduce the overall consumption of human fibrinogen by at least 25 % in order to ensure continued treatment for the highest-priority patients.
 • Absolute priority should be given to patients with congenital hypo- or afibrinogenaemia, for whom no alternative treatment options are available.
 • Administration of human fibrinogen should be limited to severe bleeding and should only take place after objective confirmation of hypofibrinogenaemia (measurement of fibrinogen levels and/or use of thromboelastography).
 • Alternative treatment options should be considered, such as plasma administration.
-• Where applicable, unnecessary blood loss should be avoided and the principles of patient blood management (PBM) should be applied.</t>
+• Where applicable, unnecessary blood loss should be avoided and the principles of patient blood management (PBM) should be applied.
+Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Human Fibrinogen, 1,5 g mg/ml, powder and solvent for solution for injection/infusion, vial, 1, intravenous use] (CNK 5846522).</t>
   </si>
   <si>
     <t>03700386800160</t>
   </si>
   <si>
     <t>B02BB01 Fibrinogen, Human</t>
   </si>
   <si>
     <t>09/10/2025 10:20:43</t>
   </si>
   <si>
-    <t>13/04/2026 08:06:07</t>
-[...66 lines deleted...]
-    <t>17/04/2026 12:45:07</t>
+    <t>13/05/2026 08:24:07</t>
+  </si>
+  <si>
+    <t>Fibryga 1 g inj./inf. sol. (pwdr. + solv.) i.v. vial 1 g + 50 ml</t>
+  </si>
+  <si>
+    <t>516791-02</t>
+  </si>
+  <si>
+    <t>4148904</t>
+  </si>
+  <si>
+    <t>BE516791</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/04/2026:
+Recommendations for physicians specialists and hospital pharmacists:
+• reduction of consumption by at least 25 %.
+Due to the unavailability of Fibclot 1.5 g inj./inf. sol. (pwdr. + solv.) i.v. vial 1.5 g + 100 ml, all hospitals are requested to reduce the overall consumption of human fibrinogen by at least 25 % in order to ensure continued treatment for the highest-priority patients.
+• Absolute priority should be given to patients with congenital hypo- or afibrinogenaemia, for whom no alternative treatment options are available.
+• Administration of human fibrinogen should be limited to severe bleeding and should only take place after objective confirmation of hypofibrinogenaemia (measurement of fibrinogen levels and/or use of thromboelastography).
+• Alternative treatment options should be considered, such as plasma administration.
+• Where applicable, unnecessary blood loss should be avoided and the principles of patient blood management (PBM) should be applied.
+Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Human Fibrinogen, 1 g, powder and solvent for solution for injection/infusion, vial, 1, intravenous use] (CNK 5846514).</t>
+  </si>
+  <si>
+    <t>05430001873023</t>
+  </si>
+  <si>
+    <t>06/05/2026 08:30:23</t>
+  </si>
+  <si>
+    <t>13/05/2026 08:33:08</t>
   </si>
   <si>
     <t>Hepacaf 5 000 IU inf. sol. (pwdr. + solv.) i.v. 5000 IU + 100 ml</t>
   </si>
   <si>
     <t>237361-01</t>
   </si>
   <si>
     <t>1770353</t>
   </si>
   <si>
     <t>BE237361</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>01/11/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">
-</t>
+    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Human Hepatitis B Immunoglobulin, 5000 IU/100 ml, powder and solvent for solution for infusion, bottle 100 ml, 1, intravenous use] (CNK 5849971).</t>
   </si>
   <si>
     <t>03700386800399</t>
   </si>
   <si>
     <t>J06BB04 Hepatitis B Immunoglobulin</t>
   </si>
   <si>
     <t>18/03/2025 00:05:33</t>
   </si>
   <si>
-    <t>21/04/2026 12:15:15</t>
+    <t>28/05/2026 13:33:08</t>
   </si>
   <si>
     <t>Holoxan 1 g inj. sol. (pwdr.) i.v. vial 10 x 1000 mg</t>
   </si>
   <si>
     <t>117451-01</t>
   </si>
   <si>
     <t>0098202</t>
   </si>
   <si>
     <t>BE117451</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">26/02/2026: 
 Recommendations for physicians specialists and hospital pharmacists:
 Priority for certain indications
 1. The following indications have the highest priority:
 • Ewing sarcomas in paediatric and adult patients – curative intent;
 • soft tissue sarcomas in paediatric and adult patients – curative intent;
 • malignant germ cell tumours in paediatric patients – curative intent;
 • malignant brain tumours in initial treatment in paediatric patients – curative intent;
 • lymphoma treatment in paediatric patients – curative intent;
 • acute leukaemia in recurrent treatment in paediatric patients – curative intent;
 • nephroblastomas in recurrent treatment in paediatric patients – curative intent.
 2. Other priority indications:
 • non-Hodgkin lymphomas in recurrent treatment in adult patients – curative intent;
 • testicular tumours in recurrent treatment – curative intent;
 • osteosarcomas in recurrent treatment – curative intent.
 3. Indications for which temporary alternatives are available:
 •  lung carcinoma;
 •  breast carcinoma;
 •  ovarian carcinoma.
+Import approved and medicinal product available - Origin: Sweden – Holoxan 2000 mg x 1 – Wholesaler: Baxter (CNK 5837562). 
+Based on the current information, the available quantities should not be sufficient to meet the needs for the entire period of unavailability.
 Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Ifosfamide,1 g, powder for solution for injection, vial,1, intravenous use] (CNK 5821228) or [Ifosfamide, 2 g, powder for solution for injection, vial,1, intravenous use] (CNK 5837562).</t>
   </si>
   <si>
     <t>55413760206993</t>
   </si>
   <si>
     <t>L01AA06 Ifosfamide</t>
   </si>
   <si>
     <t>28/01/2026 14:35:28</t>
   </si>
   <si>
-    <t>13/04/2026 07:57:06</t>
+    <t>05/05/2026 06:30:07</t>
   </si>
   <si>
     <t>Imitrex SC 6 mg inj. sol. s.c. cartr. 2 x 0.5 ml + 1 x Pen</t>
   </si>
   <si>
     <t>157473-06</t>
   </si>
   <si>
     <t>4652343</t>
   </si>
   <si>
     <t>BE157473</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
-    <t>16/06/2026</t>
+    <t>02/07/2026</t>
   </si>
   <si>
     <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Sumatriptan, 6 mg solution for injection, cartridge, 2 x 0,5 ml + 1 Pen, subcutaneous use] (CNK 5843008).</t>
   </si>
   <si>
     <t>05054290006278</t>
   </si>
   <si>
     <t>N02CC01 Sumatriptan</t>
   </si>
   <si>
     <t>02/04/2026 11:01:08</t>
   </si>
   <si>
-    <t>24/04/2026 12:12:08</t>
+    <t>17/06/2026 12:06:06</t>
   </si>
   <si>
     <t>Ixchiq inj. sol. (pwdr. + solv.) i.m. vial + pre-filled syr. 1 dose + 0.5 ml</t>
   </si>
   <si>
     <t>662959-01</t>
   </si>
   <si>
     <t>4886487</t>
   </si>
   <si>
     <t>EU/1/24/1828/001</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogation approved and medicinal product available - Origin: France - Ixchiq, solution for injection (1 vial of powder + 1 pre-filled syringe) 
 Based on the current information, the available quantities should be sufficient to meet the needs during the period of unavailability.</t>
   </si>
   <si>
     <t>09120040710453</t>
   </si>
   <si>
+    <t>J07BP01 Chikungunya, Live Attenuated</t>
+  </si>
+  <si>
     <t>18/01/2026 00:05:13</t>
   </si>
   <si>
     <t>14/04/2026 11:57:07</t>
   </si>
   <si>
-    <t>Levobupivacaïne Fresenius Kabi 5 mg/ml inj./inf. sol. i.thec./epidur. amp. 5 x 10 ml</t>
-[...23 lines deleted...]
-    <t>05425025651573</t>
+    <t>Levobupivacaïne Fresenius Kabi 2.5 mg/ml inj./inf. sol. i.thec./epidur. amp. 5 x 10 ml</t>
+  </si>
+  <si>
+    <t>460320-01</t>
+  </si>
+  <si>
+    <t>3264371</t>
+  </si>
+  <si>
+    <t>BE460320</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>06/09/2026</t>
+  </si>
+  <si>
+    <t>Import possible by the company (medicinal product soon available)</t>
+  </si>
+  <si>
+    <t>05425025651566</t>
   </si>
   <si>
     <t>N01BB10 Levobupivacaine</t>
   </si>
   <si>
-    <t>12/12/2025 11:25:18</t>
-[...2 lines deleted...]
-    <t>24/04/2026 06:51:09</t>
+    <t>11/06/2026 11:10:51</t>
+  </si>
+  <si>
+    <t>15/06/2026 08:15:10</t>
+  </si>
+  <si>
+    <t>Levobupivacaïne Fresenius Kabi 7.5 mg/ml inj./inf. sol. i.thec./epidur. amp. 5 x 10 ml</t>
+  </si>
+  <si>
+    <t>460346-01</t>
+  </si>
+  <si>
+    <t>3264397</t>
+  </si>
+  <si>
+    <t>BE460346</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>05425025651580</t>
+  </si>
+  <si>
+    <t>24/04/2026 09:10:21</t>
+  </si>
+  <si>
+    <t>04/06/2026 10:21:07</t>
   </si>
   <si>
     <t>Megace 160 mg tabl. 30</t>
   </si>
   <si>
     <t>139115-01</t>
   </si>
   <si>
     <t>1182591</t>
   </si>
   <si>
     <t>BE139115</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
-    <t>31/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Megestrol, 160 mg, tablet, 30, oral use] (CNK 5825542).</t>
   </si>
   <si>
     <t>03830070471045</t>
   </si>
   <si>
     <t>L02AB01 Megestrol</t>
   </si>
   <si>
     <t>19/01/2026 09:25:16</t>
   </si>
   <si>
-    <t>26/02/2026 17:00:09</t>
-[...29 lines deleted...]
-    <t>17/04/2026 07:51:10</t>
+    <t>19/05/2026 14:03:07</t>
+  </si>
+  <si>
+    <t>Metiblo 10 mg/1 ml inj. sol. i.v. amp. 10 x 1 ml</t>
+  </si>
+  <si>
+    <t>475200-01</t>
+  </si>
+  <si>
+    <t>3346004</t>
+  </si>
+  <si>
+    <t>BE475200</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>54250238501362</t>
+  </si>
+  <si>
+    <t>V03AB17 Methylthioninium Chloride</t>
+  </si>
+  <si>
+    <t>13/05/2026 16:05:17</t>
+  </si>
+  <si>
+    <t>12/06/2026 07:45:07</t>
+  </si>
+  <si>
+    <t>Metiblo 10 mg/1 ml inj. sol. i.v. amp. 100 x 1 ml</t>
+  </si>
+  <si>
+    <t>475200-02</t>
+  </si>
+  <si>
+    <t>3345758</t>
+  </si>
+  <si>
+    <t>54250238501379</t>
+  </si>
+  <si>
+    <t>13/05/2026 16:05:19</t>
+  </si>
+  <si>
+    <t>Metiblo 50 mg/5 ml inj. sol. i.v. amp. 10 x 5 ml</t>
+  </si>
+  <si>
+    <t>475217-01</t>
+  </si>
+  <si>
+    <t>4279055</t>
+  </si>
+  <si>
+    <t>BE475217</t>
+  </si>
+  <si>
+    <t>05425023851098</t>
+  </si>
+  <si>
+    <t>13/05/2026 16:05:20</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:03:08</t>
+  </si>
+  <si>
+    <t>Metiblo 50 mg/5 ml inj. sol. i.v. amp. 100 x 5 ml</t>
+  </si>
+  <si>
+    <t>475217-02</t>
+  </si>
+  <si>
+    <t>3345741</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>05425023851104</t>
+  </si>
+  <si>
+    <t>11/12/2024 14:11:44</t>
+  </si>
+  <si>
+    <t>10/06/2026 11:15:08</t>
   </si>
   <si>
     <t>Mitomycin Accord Healthcare 10 mg inj./inf. sol. (pwdr.)/i.vesic. sol. (pwdr.) i.v. vial 5 x 10 mg</t>
   </si>
   <si>
     <t>489973-02</t>
   </si>
   <si>
     <t>3430279</t>
   </si>
   <si>
     <t>BE489973</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
-    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Mitomycine, 10 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 5, intravenous and intravesical use] (CNK 4931440).</t>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Import approved and medicinal product available - Origin: Germany – Mitomycin medac 1 mg/ml 1x10 mg – Wholesaler: EcoPharmaSupply (CNK 4944690). 
+Based on the current information, the available quantities should be sufficient to meet the needs during the period of unavailability. 
+Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Mitomycine, 10 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 5, intravenous and intravesical use] (CNK 4931440) or [Mitomycine, 10 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 1, intravenous and intravesical use] (CNK4944690).</t>
   </si>
   <si>
     <t>05055565726969</t>
   </si>
   <si>
     <t>L01DC03 Mitomycin</t>
   </si>
   <si>
     <t>31/03/2025 11:35:33</t>
   </si>
   <si>
-    <t>10/04/2026 13:24:07</t>
+    <t>17/06/2026 12:51:07</t>
+  </si>
+  <si>
+    <t>Mitomycin Accord Healthcare 20 mg inj./inf. sol. (pwdr.)/i.vesic. sol. (pwdr.) i.v. vial 5 x 20 mg</t>
+  </si>
+  <si>
+    <t>489982-02</t>
+  </si>
+  <si>
+    <t>3430295</t>
+  </si>
+  <si>
+    <t>BE489982</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Mitomycine, 20 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 5, intravenous and intravesical use] (CNK 5849997), [Mitomycine, 20 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 1, intravenous and intravesical use] (CNK 5855457), [Mitomycine, 20 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 4, intravenous and intravesical use] (CNK 5855465) or[Mitomycine, 20 mg, powder for intravesical solution/powder for solution for injection/infusion, vial, 6, intravenous and intravesical use] (CNK 5855473).</t>
+  </si>
+  <si>
+    <t>05055565726976</t>
+  </si>
+  <si>
+    <t>30/04/2026 13:35:24</t>
+  </si>
+  <si>
+    <t>18/06/2026 12:48:09</t>
+  </si>
+  <si>
+    <t>Naropin 2 mg/ml inj. sol. epidur. 5 x 20 ml</t>
+  </si>
+  <si>
+    <t>177231-01</t>
+  </si>
+  <si>
+    <t>1278357</t>
+  </si>
+  <si>
+    <t>BE177231</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>Increased demand</t>
+  </si>
+  <si>
+    <t>05060249176213</t>
+  </si>
+  <si>
+    <t>N01BB09 Ropivacaine</t>
+  </si>
+  <si>
+    <t>27/04/2026 10:15:31</t>
+  </si>
+  <si>
+    <t>05/05/2026 13:36:13</t>
   </si>
   <si>
     <t>Naropin 7.5 mg/ml inj. sol. epidur. 5 x 20 ml</t>
   </si>
   <si>
     <t>177344-01</t>
   </si>
   <si>
     <t>1278365</t>
   </si>
   <si>
     <t>BE177344</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
-    <t>31/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>05060249176237</t>
   </si>
   <si>
-    <t>N01BB09 Ropivacaine</t>
-[...1 lines deleted...]
-  <si>
     <t>13/02/2026 14:40:34</t>
   </si>
   <si>
     <t>23/03/2026 12:51:07</t>
-  </si>
-[...83 lines deleted...]
-    <t>03/03/2026 12:05:25</t>
   </si>
   <si>
     <t>Plerixafor Accord 20 mg/ml inj. sol. s.c. vial 1.2 ml</t>
   </si>
   <si>
     <t>661138-01</t>
   </si>
   <si>
     <t>4819587</t>
   </si>
   <si>
     <t>EU/1/22/1701/001</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogation approved and medicinal product available - Origin: Italy - Plerixafor Accord 20 mg/ ml (1 flacon) 
 Based on the current information, the available quantities should be sufficient to meet the needs during the period of unavailability.</t>
   </si>
   <si>
     <t>05055565792759</t>
   </si>
   <si>
     <t>L03AX16 Plerixafor</t>
   </si>
   <si>
     <t>13/03/2026 00:05:16</t>
   </si>
   <si>
     <t>18/03/2026 11:03:07</t>
   </si>
   <si>
-    <t>Tepadina 100 mg inj. sol. (pwdr., conc.) i.v. vial 100 mg</t>
-[...115 lines deleted...]
-    <t>16/04/2026 09:33:09</t>
+    <t>Riastap 1 g inj./inf. sol. (pwdr.) i.v. vial 1 g</t>
+  </si>
+  <si>
+    <t>380073-01</t>
+  </si>
+  <si>
+    <t>2765667</t>
+  </si>
+  <si>
+    <t>BE380073</t>
+  </si>
+  <si>
+    <t>04047725112522</t>
+  </si>
+  <si>
+    <t>06/05/2026 15:00:14</t>
+  </si>
+  <si>
+    <t>Ropivacaine Fresenius Kabi 2 mg/ml inj. sol. epidur. amp. 5 x 20 ml</t>
+  </si>
+  <si>
+    <t>373694-02</t>
+  </si>
+  <si>
+    <t>2744795</t>
+  </si>
+  <si>
+    <t>BE373694</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>05425025650484</t>
+  </si>
+  <si>
+    <t>09/04/2026 16:05:24</t>
+  </si>
+  <si>
+    <t>Thiosulfate de Sodium Sterop 1 g/5 ml inj. sol. i.v. amp. 10 x 5 ml</t>
+  </si>
+  <si>
+    <t>470800-02</t>
+  </si>
+  <si>
+    <t>1848274</t>
+  </si>
+  <si>
+    <t>BE470800</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>05425023854006</t>
+  </si>
+  <si>
+    <t>V03AB06 Thiosulfate</t>
+  </si>
+  <si>
+    <t>12/06/2026 09:55:30</t>
+  </si>
+  <si>
+    <t>18/06/2026 10:45:07</t>
+  </si>
+  <si>
+    <t>Thiosulfate de Sodium Sterop 1 g/5 ml inj. sol. i.v. amp. 100 x 5 ml</t>
+  </si>
+  <si>
+    <t>470800-03</t>
+  </si>
+  <si>
+    <t>1848290</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>31/12/2030</t>
+  </si>
+  <si>
+    <t>05425023854013</t>
   </si>
   <si>
     <t>Tracrium 25 mg/2,5 ml inj. sol. i.v. amp. 10 x 2.5 ml</t>
   </si>
   <si>
     <t>132413-01</t>
   </si>
   <si>
     <t>0674671</t>
   </si>
   <si>
     <t>BE132413</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Atracurium, 10 mg/ml, solution for injection, ampoule 2,5 ml, 10, intravenous use] (CNK 5843016).</t>
   </si>
   <si>
     <t>05060249176473</t>
   </si>
   <si>
     <t>M03AC04 Atracurium</t>
   </si>
   <si>
     <t>18/03/2026 21:40:15</t>
   </si>
   <si>
     <t>24/04/2026 11:51:08</t>
   </si>
   <si>
-    <t>Visudyne 15 mg inf. sol. (pwdr.) i.v. vial 15 mg</t>
-[...53 lines deleted...]
-    <t>09/12/2024 15:54:32</t>
+    <t>Vyvgart 1 000 mg inj. sol. s.c. vial 5.6 ml</t>
+  </si>
+  <si>
+    <t>662052-01</t>
+  </si>
+  <si>
+    <t>4860730</t>
+  </si>
+  <si>
+    <t>EU/1/22/1674/002</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derogation approved and medicinal product available - Origin: Germany - Vyvgart 1000 mg, solution for injection (1 vial)
+Based on the current information, the available quantities should not be sufficient to meet the needs during the period of unavailability.</t>
+  </si>
+  <si>
+    <t>05407008380519</t>
+  </si>
+  <si>
+    <t>L04AA58 Efgartigimod Alfa</t>
+  </si>
+  <si>
+    <t>16/06/2026 15:20:23</t>
+  </si>
+  <si>
+    <t>23/06/2026 07:15:11</t>
+  </si>
+  <si>
+    <t>Xerava 100 mg inj. sol. (pwdr., conc.) i.v. vial 10 x 100 mg</t>
+  </si>
+  <si>
+    <t>588453-01</t>
+  </si>
+  <si>
+    <t>4733895</t>
+  </si>
+  <si>
+    <t>EU/1/18/1312/005</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>Compensation of the additional cost is possible after importation by the pharmacist and/or wholesaler of a foreign medicinal product containing [Eravacycline, 100 mg, powder for concentrate for solution for infusion, vial, 10, intravenous use] (CNK 5850003).</t>
+  </si>
+  <si>
+    <t>04260727580308</t>
+  </si>
+  <si>
+    <t>J01AA13 Eravacycline</t>
+  </si>
+  <si>
+    <t>05/12/2025 15:20:16</t>
+  </si>
+  <si>
+    <t>28/05/2026 13:45:07</t>
+  </si>
+  <si>
+    <t>Xylocaine Spray 10 % oromucos. spray sol. spray cont. 50 ml</t>
+  </si>
+  <si>
+    <t>052796-01</t>
+  </si>
+  <si>
+    <t>0253336</t>
+  </si>
+  <si>
+    <t>BE052796</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Import approved and medicinal product available - Origin: Austria – Xylocain 10% - Pumpspray 50 ml and Origin: Germany – XYLOCAIN PUMPSPRAY 50 ml Wholesaler: EcoPharmaSupply (CNK 5809660). 
+Based on the current information, the available quantities are not sufficient to meet the needs for the entire period of unavailability.</t>
+  </si>
+  <si>
+    <t>N01BB02 Lidocaine</t>
+  </si>
+  <si>
+    <t>29/05/2026 00:05:18</t>
+  </si>
+  <si>
+    <t>15/06/2026 06:54:06</t>
   </si>
   <si>
     <t>Zypadhera 210 mg inj. susp. prol.-rel. (pwdr. + solv.) i.m. vial 210 mg + 3 ml</t>
   </si>
   <si>
     <t>331317-01</t>
   </si>
   <si>
     <t>2696722</t>
   </si>
   <si>
     <t>EU/1/08/479/001</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>30/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">24/12/2025
 Assouplissement des mesures
 À partir du 1e janvier 2026, la distribution du Zypadhera pour les patients ambulatoires se fera à nouveau via les pharmacies ouvertes au public, et non plus via les pharmacies hospitalières.
 La distribution via les pharmacies hospitalières restera possible durant une période transitoire d’un mois (jusqu’au 31 janvier inclus), afin de garantir la continuité des traitements.
 Recommandations à l’intention des médecins (spécialistes)
@@ -1400,112 +1502,81 @@
   </si>
   <si>
     <t xml:space="preserve">24/12/2025
 Assouplissement des mesures
 À partir du 1e janvier 2026, la distribution du Zypadhera pour les patients ambulatoires se fera à nouveau via les pharmacies ouvertes au public, et non plus via les pharmacies hospitalières.
 La distribution via les pharmacies hospitalières restera possible durant une période transitoire d’un mois (jusqu’au 31 janvier inclus), afin de garantir la continuité des traitements.
 Recommandations à l’intention des médecins (spécialistes)
 • Il est demandé aux médecins spécialistes de ne pas mettre de nouveaux patients sous Zypadhera, si possible. En début de traitement, les nouveaux patients seront, de préférence, mis sous olanzapine orale, sous un autre antipsychotique oral ou sous d’autres produits à libération prolongée comme la rispéridone, la palipéridone ou l’ariprazole.
 • Il est recommandé de rédiger les prescriptions pour Zypadhera de manière à ce que les patients ne puissent retirer qu'une quantité suffisante pour un mois. Si plusieurs prescriptions sont établies, la date de début de validité de chaque prescription doit être alignée sur une livraison mensuelle, afin d'éviter le retrait de quantités importantes en une seule fois.
 • Informez les patients de l’importance de ne pas constituer de stock.
 Recommandations à l’intention des pharmaciens de pharmacies ouvertes au public
 • Ne délivrez à chaque patient que la quantité nécessaire pour un mois maximum.
 • Les livraisons aux prisons, centres orthopédagogiques et centres psychiatriques restent prioritaires. Les maisons de repos sont ajoutées à la liste des institutions bénéficiant d’une livraison prioritaire.
 • Informez les patients de l’importance de ne pas stocker.
 • Ne constituez pas de stock. Votre grossiste-répartiteur sera approvisionné de manière limitée dans les prochains mois, à la demande de la Taskforce. Les quantités sont suffisantes pour répondre aux besoins, mais ne permettent pas une accumulation de stocks à différents niveaux.
 Recommandations à l’intention des pharmaciens hospitaliers
 • Même si la distribution de Zypadhera pour les patients ambulatoires peut à nouveau se faire via les pharmacies ouvertes au public, il est demandé aux pharmaciens hospitaliers de continuer à délivrer aux patients ambulatoires durant la période transitoire d’un mois (janvier 2026) afin d’assurer la continuité de leur traitement.
 • Informez les patients ambulatoires que le Zypadhera pourra à nouveau être obtenu via la pharmacie ouverte au public.
 • Il est demandé d’adapter à temps les commandes auprès du distributeur en fonction de la nouvelle situation, afin d’éviter une accumulation inutile de stocks.
 Recommandations à l’intention des patients
 • Dès janvier 2026, vous pourrez à nouveau retirer votre médicament dans votre pharmacie ouverte au public.
 • Votre médecin rédigera vos prescriptions de manière à ce que vous ne puissiez retirer qu’une quantité correspondant à un mois. Vous pouvez recevoir plusieurs prescriptions, dont la date de début sera alignée sur le moment de retrait.
 • Ne constituez pas de stock, afin que chacun puisse continuer à avoir accès au Zypadhera. Cela permet d’éviter de nouvelles pénuries et de ne pas devoir réintroduire des restrictions. Il n’y a aucune raison de s’inquiéter : la situation est suivie attentivement. Si chacun est attentif à son niveau, un assouplissement supplémentaire sera possible à l’avenir.
 Suivi et communication
 L’Agence fédérale des médicaments et des produits de santé (AFMPS) suit de près la situation et les livraisons prévues. Elle reste en contact régulier avec les membres de la Taskforce Indisponibilités, l’entreprise, son partenaire de distribution et l’Agence européenne des médicaments (EMA).
-----------
-25-03-2026:
-Derogation approved and medicinal product available - Origin: Spain and Italy - Zypadhera 300 mg (1 vial)</t>
+</t>
   </si>
   <si>
     <t>00300020334551</t>
   </si>
   <si>
     <t>01/04/2026 10:00:24</t>
   </si>
   <si>
-    <t>01/04/2026 08:57:11</t>
+    <t>15/06/2026 09:36:11</t>
   </si>
   <si>
     <t>Zypadhera 405 mg inj. susp. prol.-rel. (pwdr. + solv.) i.m. vial 405 mg + 3 ml</t>
   </si>
   <si>
     <t>331335-01</t>
   </si>
   <si>
     <t>2696714</t>
   </si>
   <si>
     <t>EU/1/08/479/003</t>
   </si>
   <si>
-    <t xml:space="preserve">24/12/2025
-[...21 lines deleted...]
-L’Agence fédérale des médicaments et des produits de santé (AFMPS) suit de près la situation et les livraisons prévues. Elle reste en contact régulier avec les membres de la Taskforce Indisponibilités, l’entreprise, son partenaire de distribution et l’Agence européenne des médicaments (EMA).
-----------
-25-03-2026:
-[...3 lines deleted...]
-  <si>
     <t>00300020335558</t>
   </si>
   <si>
-    <t>23/08/2024 12:37:09</t>
-[...2 lines deleted...]
-    <t>27/03/2026 08:57:08</t>
+    <t>09/06/2026 14:20:48</t>
+  </si>
+  <si>
+    <t>09/06/2026 13:00:10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1842,65 +1913,65 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:N48"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="75" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="43" customWidth="1"/>
-    <col min="9" max="9" width="69" customWidth="1"/>
+    <col min="9" max="9" width="65" customWidth="1"/>
     <col min="10" max="10" width="75" customWidth="1"/>
-    <col min="11" max="11" width="28" customWidth="1"/>
-    <col min="12" max="12" width="38" customWidth="1"/>
+    <col min="11" max="11" width="14" customWidth="1"/>
+    <col min="12" max="12" width="36" customWidth="1"/>
     <col min="13" max="14" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1974,1738 +2045,2046 @@
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" t="s">
         <v>35</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>36</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>37</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>38</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" t="s">
         <v>45</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" t="s">
         <v>47</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
         <v>48</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
         <v>52</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G5" t="s">
         <v>55</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K5" t="s">
+        <v>57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" t="s">
         <v>58</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" t="s">
         <v>62</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>63</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>64</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>65</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>66</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J6" t="s">
         <v>68</v>
       </c>
       <c r="K6" t="s">
         <v>69</v>
       </c>
       <c r="L6" t="s">
         <v>70</v>
       </c>
       <c r="M6" t="s">
         <v>71</v>
       </c>
       <c r="N6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>73</v>
       </c>
       <c r="B7" t="s">
         <v>74</v>
       </c>
       <c r="C7" t="s">
         <v>75</v>
       </c>
       <c r="D7" t="s">
         <v>76</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="F7" t="s">
+        <v>65</v>
+      </c>
+      <c r="G7" t="s">
+        <v>66</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>67</v>
+      </c>
+      <c r="J7" t="s">
+        <v>68</v>
+      </c>
+      <c r="K7" t="s">
         <v>77</v>
       </c>
-      <c r="G7" t="s">
+      <c r="L7" t="s">
+        <v>70</v>
+      </c>
+      <c r="M7" t="s">
         <v>78</v>
       </c>
-      <c r="H7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D8" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
+        <v>83</v>
+      </c>
+      <c r="G8" t="s">
+        <v>84</v>
+      </c>
+      <c r="H8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" t="s">
+        <v>85</v>
+      </c>
+      <c r="J8" t="s">
+        <v>86</v>
+      </c>
+      <c r="K8" t="s">
+        <v>87</v>
+      </c>
+      <c r="L8" t="s">
+        <v>88</v>
+      </c>
+      <c r="M8" t="s">
         <v>89</v>
       </c>
-      <c r="G8" t="s">
+      <c r="N8" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C9" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D9" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
+        <v>95</v>
+      </c>
+      <c r="G9" t="s">
+        <v>96</v>
+      </c>
+      <c r="H9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I9" t="s">
+        <v>98</v>
+      </c>
+      <c r="J9" t="s">
+        <v>99</v>
+      </c>
+      <c r="K9" t="s">
+        <v>100</v>
+      </c>
+      <c r="L9" t="s">
         <v>101</v>
       </c>
-      <c r="G9" t="s">
+      <c r="M9" t="s">
         <v>102</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="I9" t="s">
+      <c r="N9" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B10" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C10" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D10" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
+        <v>108</v>
+      </c>
+      <c r="G10" t="s">
+        <v>109</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>85</v>
+      </c>
+      <c r="J10" t="s">
+        <v>110</v>
+      </c>
+      <c r="K10" t="s">
+        <v>111</v>
+      </c>
+      <c r="L10" t="s">
+        <v>112</v>
+      </c>
+      <c r="M10" t="s">
         <v>113</v>
       </c>
-      <c r="G10" t="s">
-[...8 lines deleted...]
-      <c r="J10" t="s">
+      <c r="N10" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>115</v>
+      </c>
+      <c r="B11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" t="s">
+        <v>117</v>
+      </c>
+      <c r="D11" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
+        <v>119</v>
+      </c>
+      <c r="G11" t="s">
+        <v>120</v>
+      </c>
+      <c r="H11" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" t="s">
+        <v>98</v>
+      </c>
+      <c r="J11" t="s">
+        <v>121</v>
+      </c>
+      <c r="K11" t="s">
         <v>122</v>
       </c>
-      <c r="G11" t="s">
+      <c r="L11" t="s">
         <v>123</v>
       </c>
-      <c r="H11" t="s">
+      <c r="M11" t="s">
         <v>124</v>
       </c>
-      <c r="I11" t="s">
-[...2 lines deleted...]
-      <c r="J11" t="s">
+      <c r="N11" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B12" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C12" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D12" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="H12" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="J12" t="s">
+        <v>132</v>
+      </c>
+      <c r="K12" t="s">
+        <v>133</v>
+      </c>
+      <c r="L12" t="s">
+        <v>123</v>
+      </c>
+      <c r="M12" t="s">
+        <v>134</v>
+      </c>
+      <c r="N12" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B13" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C13" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D13" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="G13" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>34</v>
+        <v>141</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K13" t="s">
+        <v>143</v>
+      </c>
+      <c r="L13" t="s">
+        <v>144</v>
+      </c>
+      <c r="M13" t="s">
+        <v>145</v>
+      </c>
+      <c r="N13" t="s">
         <v>146</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B14" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C14" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D14" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="G14" t="s">
-        <v>156</v>
+        <v>109</v>
       </c>
       <c r="H14" t="s">
         <v>34</v>
       </c>
       <c r="I14" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="J14" t="s">
-        <v>157</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L14" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="M14" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="N14" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B15" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C15" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D15" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="G15" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>34</v>
       </c>
       <c r="I15" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="J15" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="K15" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="L15" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="M15" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="N15" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B16" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C16" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D16" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
+        <v>170</v>
+      </c>
+      <c r="G16" t="s">
+        <v>171</v>
+      </c>
+      <c r="H16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" t="s">
+        <v>172</v>
+      </c>
+      <c r="K16" t="s">
+        <v>173</v>
+      </c>
+      <c r="L16" t="s">
         <v>174</v>
       </c>
-      <c r="G16" t="s">
-[...8 lines deleted...]
-      <c r="J16" t="s">
+      <c r="M16" t="s">
         <v>175</v>
       </c>
-      <c r="K16" t="s">
+      <c r="N16" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>177</v>
+      </c>
+      <c r="B17" t="s">
+        <v>178</v>
+      </c>
+      <c r="C17" t="s">
+        <v>179</v>
+      </c>
+      <c r="D17" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
+        <v>181</v>
+      </c>
+      <c r="G17" t="s">
+        <v>109</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>85</v>
+      </c>
+      <c r="J17" t="s">
+        <v>182</v>
+      </c>
+      <c r="K17" t="s">
+        <v>183</v>
+      </c>
+      <c r="L17" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" t="s">
         <v>184</v>
       </c>
-      <c r="G17" t="s">
+      <c r="N17" t="s">
         <v>185</v>
-      </c>
-[...19 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B18" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C18" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D18" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
+        <v>190</v>
+      </c>
+      <c r="G18" t="s">
+        <v>191</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>22</v>
+      </c>
+      <c r="J18" t="s">
+        <v>192</v>
+      </c>
+      <c r="K18" t="s">
+        <v>193</v>
+      </c>
+      <c r="L18" t="s">
+        <v>194</v>
+      </c>
+      <c r="M18" t="s">
+        <v>195</v>
+      </c>
+      <c r="N18" t="s">
         <v>196</v>
-      </c>
-[...22 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B19" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C19" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D19" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="G19" t="s">
-        <v>208</v>
+        <v>45</v>
       </c>
       <c r="H19" t="s">
-        <v>209</v>
+        <v>34</v>
       </c>
       <c r="I19" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="J19" t="s">
-        <v>80</v>
+        <v>202</v>
       </c>
       <c r="K19" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="L19" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="M19" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="N19" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B20" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C20" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="D20" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="G20" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="H20" t="s">
         <v>34</v>
       </c>
       <c r="I20" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="J20" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="K20" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="L20" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="M20" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="N20" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>218</v>
+      </c>
+      <c r="B21" t="s">
+        <v>219</v>
+      </c>
+      <c r="C21" t="s">
+        <v>220</v>
+      </c>
+      <c r="D21" t="s">
+        <v>221</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" t="s">
+        <v>222</v>
+      </c>
+      <c r="G21" t="s">
+        <v>212</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>67</v>
+      </c>
+      <c r="J21" t="s">
+        <v>223</v>
+      </c>
+      <c r="K21" t="s">
+        <v>224</v>
+      </c>
+      <c r="L21" t="s">
+        <v>215</v>
+      </c>
+      <c r="M21" t="s">
         <v>225</v>
       </c>
-      <c r="B21" t="s">
+      <c r="N21" t="s">
         <v>226</v>
-      </c>
-[...34 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="B22" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C22" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D22" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="G22" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="H22" t="s">
         <v>34</v>
       </c>
       <c r="I22" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="J22" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="K22" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="L22" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="M22" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="N22" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="B23" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="C23" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="D23" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="G23" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="I23" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="J23" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="K23" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="L23" t="s">
-        <v>80</v>
+        <v>245</v>
       </c>
       <c r="M23" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="N23" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B24" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="C24" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="D24" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="G24" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H24" t="s">
         <v>34</v>
       </c>
       <c r="I24" t="s">
-        <v>261</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="K24" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="L24" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="M24" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="N24" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="B25" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="C25" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="D25" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="G25" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="J25" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="K25" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="L25" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="M25" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="N25" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="B26" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="C26" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="D26" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="G26" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="H26" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
       <c r="I26" t="s">
-        <v>79</v>
+        <v>275</v>
       </c>
       <c r="J26" t="s">
-        <v>283</v>
+        <v>86</v>
       </c>
       <c r="K26" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="L26" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="M26" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="N26" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="B27" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="C27" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D27" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="G27" t="s">
-        <v>123</v>
+        <v>232</v>
       </c>
       <c r="H27" t="s">
         <v>34</v>
       </c>
       <c r="I27" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="J27" t="s">
-        <v>293</v>
+        <v>86</v>
       </c>
       <c r="K27" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="L27" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="M27" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="N27" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="B28" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C28" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D28" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="G28" t="s">
-        <v>303</v>
+        <v>109</v>
       </c>
       <c r="H28" t="s">
         <v>34</v>
       </c>
       <c r="I28" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="J28" t="s">
-        <v>80</v>
+        <v>293</v>
       </c>
       <c r="K28" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="L28" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="M28" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="N28" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B29" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C29" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D29" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="G29" t="s">
-        <v>313</v>
+        <v>33</v>
       </c>
       <c r="H29" t="s">
         <v>34</v>
       </c>
       <c r="I29" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="J29" t="s">
-        <v>314</v>
+        <v>86</v>
       </c>
       <c r="K29" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="L29" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="M29" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="N29" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="B30" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="C30" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="D30" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>323</v>
+        <v>130</v>
       </c>
       <c r="G30" t="s">
-        <v>324</v>
+        <v>33</v>
       </c>
       <c r="H30" t="s">
         <v>34</v>
       </c>
       <c r="I30" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="J30" t="s">
-        <v>325</v>
+        <v>86</v>
       </c>
       <c r="K30" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="L30" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="M30" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="N30" t="s">
-        <v>329</v>
+        <v>306</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="B31" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="C31" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="D31" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>312</v>
+        <v>222</v>
       </c>
       <c r="G31" t="s">
-        <v>323</v>
+        <v>109</v>
       </c>
       <c r="H31" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="I31" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="J31" t="s">
-        <v>325</v>
+        <v>86</v>
       </c>
       <c r="K31" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="L31" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="M31" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="N31" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="B32" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="C32" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="D32" t="s">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>120</v>
       </c>
       <c r="H32" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="J32" t="s">
-        <v>341</v>
+        <v>86</v>
       </c>
       <c r="K32" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="L32" t="s">
-        <v>343</v>
+        <v>304</v>
       </c>
       <c r="M32" t="s">
-        <v>344</v>
+        <v>324</v>
       </c>
       <c r="N32" t="s">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="B33" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="C33" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
       <c r="D33" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>330</v>
       </c>
       <c r="G33" t="s">
-        <v>272</v>
+        <v>331</v>
       </c>
       <c r="H33" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
       <c r="I33" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="J33" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="K33" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="L33" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="M33" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="N33" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="B34" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="C34" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="D34" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
       <c r="G34" t="s">
-        <v>272</v>
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
       <c r="I34" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="J34" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
       <c r="K34" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="L34" t="s">
-        <v>352</v>
+        <v>334</v>
       </c>
       <c r="M34" t="s">
-        <v>362</v>
+        <v>344</v>
       </c>
       <c r="N34" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="B35" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="C35" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
       <c r="D35" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="G35" t="s">
-        <v>312</v>
+        <v>351</v>
       </c>
       <c r="H35" t="s">
-        <v>91</v>
+        <v>352</v>
       </c>
       <c r="I35" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="J35" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="K35" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="L35" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="M35" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
       <c r="N35" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="B36" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="C36" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
       <c r="D36" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="G36" t="s">
-        <v>378</v>
+        <v>120</v>
       </c>
       <c r="H36" t="s">
         <v>34</v>
       </c>
       <c r="I36" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="J36" t="s">
-        <v>379</v>
+        <v>86</v>
       </c>
       <c r="K36" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="L36" t="s">
-        <v>381</v>
+        <v>354</v>
       </c>
       <c r="M36" t="s">
-        <v>382</v>
+        <v>363</v>
       </c>
       <c r="N36" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="B37" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="C37" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="D37" t="s">
-        <v>387</v>
+        <v>368</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="G37" t="s">
-        <v>123</v>
+        <v>84</v>
       </c>
       <c r="H37" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I37" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="J37" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="K37" t="s">
-        <v>390</v>
+        <v>371</v>
       </c>
       <c r="L37" t="s">
-        <v>391</v>
+        <v>372</v>
       </c>
       <c r="M37" t="s">
-        <v>392</v>
+        <v>373</v>
       </c>
       <c r="N37" t="s">
-        <v>393</v>
+        <v>374</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="B38" t="s">
-        <v>395</v>
+        <v>376</v>
       </c>
       <c r="C38" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="D38" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="E38" t="s">
-        <v>398</v>
+        <v>64</v>
       </c>
       <c r="F38" t="s">
-        <v>399</v>
+        <v>222</v>
       </c>
       <c r="G38" t="s">
-        <v>123</v>
+        <v>212</v>
       </c>
       <c r="H38" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>186</v>
+        <v>67</v>
       </c>
       <c r="J38" t="s">
-        <v>400</v>
+        <v>223</v>
       </c>
       <c r="K38" t="s">
-        <v>401</v>
+        <v>379</v>
       </c>
       <c r="L38" t="s">
-        <v>402</v>
+        <v>215</v>
       </c>
       <c r="M38" t="s">
-        <v>403</v>
+        <v>380</v>
       </c>
       <c r="N38" t="s">
-        <v>61</v>
+        <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>404</v>
+        <v>381</v>
       </c>
       <c r="B39" t="s">
-        <v>405</v>
+        <v>382</v>
       </c>
       <c r="C39" t="s">
-        <v>406</v>
+        <v>383</v>
       </c>
       <c r="D39" t="s">
-        <v>407</v>
+        <v>384</v>
       </c>
       <c r="E39" t="s">
-        <v>398</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>408</v>
+        <v>385</v>
       </c>
       <c r="G39" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="H39" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="I39" t="s">
-        <v>186</v>
+        <v>85</v>
       </c>
       <c r="J39" t="s">
-        <v>410</v>
+        <v>86</v>
       </c>
       <c r="K39" t="s">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="L39" t="s">
-        <v>412</v>
+        <v>354</v>
       </c>
       <c r="M39" t="s">
-        <v>413</v>
+        <v>388</v>
       </c>
       <c r="N39" t="s">
-        <v>414</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>415</v>
+        <v>389</v>
       </c>
       <c r="B40" t="s">
-        <v>416</v>
+        <v>390</v>
       </c>
       <c r="C40" t="s">
-        <v>417</v>
+        <v>391</v>
       </c>
       <c r="D40" t="s">
-        <v>418</v>
+        <v>392</v>
       </c>
       <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>393</v>
+      </c>
+      <c r="G40" t="s">
+        <v>394</v>
+      </c>
+      <c r="H40" t="s">
+        <v>34</v>
+      </c>
+      <c r="I40" t="s">
+        <v>85</v>
+      </c>
+      <c r="J40" t="s">
+        <v>86</v>
+      </c>
+      <c r="K40" t="s">
+        <v>395</v>
+      </c>
+      <c r="L40" t="s">
+        <v>396</v>
+      </c>
+      <c r="M40" t="s">
+        <v>397</v>
+      </c>
+      <c r="N40" t="s">
         <v>398</v>
-      </c>
-[...25 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>423</v>
+        <v>399</v>
       </c>
       <c r="B41" t="s">
-        <v>424</v>
+        <v>400</v>
       </c>
       <c r="C41" t="s">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="D41" t="s">
-        <v>426</v>
+        <v>392</v>
       </c>
       <c r="E41" t="s">
-        <v>398</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="G41" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>186</v>
+        <v>85</v>
       </c>
       <c r="J41" t="s">
+        <v>86</v>
+      </c>
+      <c r="K41" t="s">
+        <v>404</v>
+      </c>
+      <c r="L41" t="s">
+        <v>396</v>
+      </c>
+      <c r="M41" t="s">
+        <v>324</v>
+      </c>
+      <c r="N41" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>405</v>
+      </c>
+      <c r="B42" t="s">
+        <v>406</v>
+      </c>
+      <c r="C42" t="s">
+        <v>407</v>
+      </c>
+      <c r="D42" t="s">
+        <v>408</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>409</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>21</v>
+      </c>
+      <c r="I42" t="s">
+        <v>85</v>
+      </c>
+      <c r="J42" t="s">
+        <v>410</v>
+      </c>
+      <c r="K42" t="s">
+        <v>411</v>
+      </c>
+      <c r="L42" t="s">
+        <v>412</v>
+      </c>
+      <c r="M42" t="s">
+        <v>413</v>
+      </c>
+      <c r="N42" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>415</v>
+      </c>
+      <c r="B43" t="s">
+        <v>416</v>
+      </c>
+      <c r="C43" t="s">
+        <v>417</v>
+      </c>
+      <c r="D43" t="s">
+        <v>418</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>419</v>
+      </c>
+      <c r="G43" t="s">
+        <v>96</v>
+      </c>
+      <c r="H43" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" t="s">
+        <v>98</v>
+      </c>
+      <c r="J43" t="s">
+        <v>420</v>
+      </c>
+      <c r="K43" t="s">
+        <v>421</v>
+      </c>
+      <c r="L43" t="s">
+        <v>422</v>
+      </c>
+      <c r="M43" t="s">
+        <v>423</v>
+      </c>
+      <c r="N43" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>425</v>
+      </c>
+      <c r="B44" t="s">
+        <v>426</v>
+      </c>
+      <c r="C44" t="s">
         <v>427</v>
       </c>
-      <c r="K41" t="s">
+      <c r="D44" t="s">
         <v>428</v>
       </c>
-      <c r="L41" t="s">
-[...2 lines deleted...]
-      <c r="M41" t="s">
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
         <v>429</v>
       </c>
-      <c r="N41" t="s">
+      <c r="G44" t="s">
         <v>430</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
+        <v>85</v>
+      </c>
+      <c r="J44" t="s">
+        <v>431</v>
+      </c>
+      <c r="K44" t="s">
+        <v>432</v>
+      </c>
+      <c r="L44" t="s">
+        <v>433</v>
+      </c>
+      <c r="M44" t="s">
+        <v>434</v>
+      </c>
+      <c r="N44" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>436</v>
+      </c>
+      <c r="B45" t="s">
+        <v>437</v>
+      </c>
+      <c r="C45" t="s">
+        <v>438</v>
+      </c>
+      <c r="D45" t="s">
+        <v>439</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>440</v>
+      </c>
+      <c r="G45" t="s">
+        <v>441</v>
+      </c>
+      <c r="H45" t="s">
+        <v>34</v>
+      </c>
+      <c r="I45" t="s">
+        <v>22</v>
+      </c>
+      <c r="J45" t="s">
+        <v>442</v>
+      </c>
+      <c r="K45" t="s">
+        <v>86</v>
+      </c>
+      <c r="L45" t="s">
+        <v>443</v>
+      </c>
+      <c r="M45" t="s">
+        <v>444</v>
+      </c>
+      <c r="N45" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>446</v>
+      </c>
+      <c r="B46" t="s">
+        <v>447</v>
+      </c>
+      <c r="C46" t="s">
+        <v>448</v>
+      </c>
+      <c r="D46" t="s">
+        <v>449</v>
+      </c>
+      <c r="E46" t="s">
+        <v>64</v>
+      </c>
+      <c r="F46" t="s">
+        <v>450</v>
+      </c>
+      <c r="G46" t="s">
+        <v>451</v>
+      </c>
+      <c r="H46" t="s">
+        <v>141</v>
+      </c>
+      <c r="I46" t="s">
+        <v>67</v>
+      </c>
+      <c r="J46" t="s">
+        <v>452</v>
+      </c>
+      <c r="K46" t="s">
+        <v>453</v>
+      </c>
+      <c r="L46" t="s">
+        <v>454</v>
+      </c>
+      <c r="M46" t="s">
+        <v>455</v>
+      </c>
+      <c r="N46" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>457</v>
+      </c>
+      <c r="B47" t="s">
+        <v>458</v>
+      </c>
+      <c r="C47" t="s">
+        <v>459</v>
+      </c>
+      <c r="D47" t="s">
+        <v>460</v>
+      </c>
+      <c r="E47" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" t="s">
+        <v>450</v>
+      </c>
+      <c r="G47" t="s">
+        <v>451</v>
+      </c>
+      <c r="H47" t="s">
+        <v>141</v>
+      </c>
+      <c r="I47" t="s">
+        <v>67</v>
+      </c>
+      <c r="J47" t="s">
+        <v>461</v>
+      </c>
+      <c r="K47" t="s">
+        <v>462</v>
+      </c>
+      <c r="L47" t="s">
+        <v>454</v>
+      </c>
+      <c r="M47" t="s">
+        <v>463</v>
+      </c>
+      <c r="N47" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>465</v>
+      </c>
+      <c r="B48" t="s">
+        <v>466</v>
+      </c>
+      <c r="C48" t="s">
+        <v>467</v>
+      </c>
+      <c r="D48" t="s">
+        <v>468</v>
+      </c>
+      <c r="E48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F48" t="s">
+        <v>450</v>
+      </c>
+      <c r="G48" t="s">
+        <v>451</v>
+      </c>
+      <c r="H48" t="s">
+        <v>34</v>
+      </c>
+      <c r="I48" t="s">
+        <v>67</v>
+      </c>
+      <c r="J48" t="s">
+        <v>461</v>
+      </c>
+      <c r="K48" t="s">
+        <v>469</v>
+      </c>
+      <c r="L48" t="s">
+        <v>454</v>
+      </c>
+      <c r="M48" t="s">
+        <v>470</v>
+      </c>
+      <c r="N48" t="s">
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">